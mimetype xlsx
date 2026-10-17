--- v0 (2026-07-17)
+++ v1 (2026-10-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="123">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -153,185 +153,281 @@
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/290/requerimento_021_2026.pdf</t>
   </si>
   <si>
     <t>Requer construção de boca de lobo (bueiro) localizada entre a Rua Pará e a Rua Pelópidas Barros, nas proximidades da residência da Sra. Zélia.</t>
   </si>
   <si>
     <t>Abrão da Silva Lima</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/293/requerimento_n_022_2026.pdf</t>
   </si>
   <si>
     <t>Requer a elaboração de Projeto de Decreto Legislativo para concessão do Título de Cidadão Cristalandense a Dom Wellington de Queiroz Vieira.</t>
   </si>
   <si>
     <t>Salmeron Câmara Gomes</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/291/requerimento_023_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal a instalação de redutor de velocidade na Rua Felipe Botelho, nas proximidades da Garagem Municipal, neste município.</t>
   </si>
   <si>
+    <t>Requer a elaboração e implementação de uma programação para realização de feiras livres itinerantes em todos os setores do município.</t>
+  </si>
+  <si>
+    <t>Requer a concessão de título de cidadão cristalandense a Dom Rodolfo Luís Weber, bem como seja autorizada e priorizada a tramitação do respectivo projeto de decreto legislativo ainda durante as sessões legislativas do mês de junho de 2026.</t>
+  </si>
+  <si>
+    <t>Requer moção de aplausos às servidoras efetivas do município de Cristalândia/TO, Maria Edith de Oliveira Silva, Maria do Socorro Alves Rocha e Assunção de Souza Araújo Santos.</t>
+  </si>
+  <si>
+    <t>Requer moção de aplausos, em reconhecimento aos relevantes serviços prestados ao município de Cristalândia; Moção de Aplausos à Ordem dos Frdes Menores - OFM; Moção de Aplausos às Irmãs Franciscanas de Allegany; Moção de Aplausos à Ordem Franciscana Secular - OFS.</t>
+  </si>
+  <si>
+    <t>Requer a reforma geral da praça dos garimpeiros, localizada no Setor Torre, em Cristalândia/TO.</t>
+  </si>
+  <si>
+    <t>Requer do poder executivo a inclusão da voleijada na programação da vaquejada durante as festividades do aniversário da cidade, inclusive garantindo premiações às equipes campeãs.</t>
+  </si>
+  <si>
+    <t>Requer a instalação de um quebra-molas na Rua 18-A em frente à residência da senhora Jardilina Rocha Cavalcante, no setor Torre.</t>
+  </si>
+  <si>
+    <t>Requer a implantação de dois monumentos escultóricos alusivos ao tradicional garimpeiro de cristais e à riqueza mineral que integra a identidade histórica e cultural do município, a serem instalados nas proximidades do portal de entrada da cidade.</t>
+  </si>
+  <si>
+    <t>Requer ao poder executivo municipal a realização, em caráter preventivo e prioritário, de recuperação dos meios fios e operação tapa-buracos em toda a área urbana de Cristalândia/TO, antes do inicio do período chuvoso.</t>
+  </si>
+  <si>
+    <t>Requer do poder executivo municipal a realização de limpeza geral e manutenção do cemitério cajueiro, no setor adrenalina, em razão do mato alto, do risco de queimadas e dos danos causados às cruzes e demais estruturas dos túmulos.</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Wilson Júnior de Carvalho</t>
   </si>
   <si>
     <t>Dispõe sobre o provimento das funções de direção escolar, coordenação, orientação e suporte pedagógico nas unidades de ensino da rede pública municipal de educação de Cristalândia do Tocantins, institui processo de seleção por mérito е desempenho com participação da comunidade escolar, em conformidade com a lei n 14.113/2020 (FUNDEB), o plano plurianual de educação e dá outras providências.</t>
   </si>
   <si>
     <t>Institui política educacional do programa cristal saber no município de Cristalândia, estado do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>Reestrutura o plano de cargos, carreira e remuneração dos profissionais do magistério da educação básica do município de Cristalândia-to, em observância à lei nº 11.738/2008, metas 18 e 19 do Plano Nacional De Educação- PNE e do Plano Municipal De Educação -PME, revoga a Lei Complementar n 557, de 10 de setembro de 2019, e dá outras providencias.</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/297/projeto_de_lei__004.2026_-_complementar_agenda_transversal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 670, de 15 de dezembro de 2025, que institui o Plano Plurianual do Município de Cristalândia para o quadriênio 2026-2029, para incluir diretrizes referentes à Agenda Transversal voltada à promoção e garantia dos direitos de crianças e adolescentes, e dá outras providências.</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/296/projeto_de_lei_do_executivo_n._005_2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação de Créditos Tributários do Município de Cristalândia/TO - REFIS 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera o art. 4° da Lei Municipal n° 679/2026, de 10 de março de 2026, que institui a política educacional do Programa Cristal Saber no município de Cristalândia/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Institui as diretrizes gerais na implantação e implementação da política de educação em tempo integral nas unidades escolares da rede municipal de ensino de Cristalândia/TO.</t>
+  </si>
+  <si>
+    <t>Dispõе sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público do Município de Cristalândia, nos termos do Art. 37, IX. da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>PCOM</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento_x000D_
 CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/298/parecer_conjuntos_das_comissoes_ao_projeto_de_lei_do_legislativo_001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 001 /2026 - Ementa: Dispõe sobre a transparência, rastreabilidade e controle da execução das emendas parlamentares no âmbito do município de Cristalândia/TO e dá outras providências.</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/299/parecer_conjunto_das_comissoes_ao_projeto_de_lei_do_legislativo_002.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n° 002 /2026 - Proponente: Ver. Manoel Lacerda - Ementa: Dispõe sobre a denominação da pista de vaquejada do município de Cristalândia/TO e dá outras providências.</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/300/parecer_conjunto_das_comisoes_ao_projeto_de_lei_do_executivo_004.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 004 /2026 - Ementa: Altera a Lei n° 670, de 15 de dezembro de 2025, que institui o Plano Plurianual do Município de Cristalândia para o quadriênio 2026-2029, para incluir diretrizes referentes à Agenda Transversal voltada à promoção e garantia dos direitos de crianças e adolescentes, e dá outras providências.</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/301/parecer_conjunto_das_comissoes_ao_projeto_de_lei_do_executivo_005.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 005 /2026 - Ementa: Institui o Programa de Recuperação de Créditos Tributários do Município de Cristalândia/TO - REFIS 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>CECS - Comissão de Educação, Cultura, Saúde e Serviço Social_x000D_
 CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>Projeto de Lei n° 001 /2026 - Ementa: Dispõe sobre o provimento das funções de direção escolar, coordenação, orientação e suporte pedagógico nas unidades de ensino da rede pública municipal de educação de Cristalândia do Tocantins, institui processo de seleção por mérito е desempenho com participação da comunidade escolar, em conformidade com a lei n 14.113/2020 (FUNDEB), o plano plurianual de educação e dá outras providências.</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>Parecer conjunto ao projeto de lei nº 003/2026: Institui o piso salarial profissional nacional do magistério, bem como nas metas 18 e 19 do Plano Nacional De Educação PNE, estando ainda em consonância com o plano municipal de educação.</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica n° 001/2026 - Ementa: Dispõe sobre a revisão geral da Lei Orgânica do Município de Cristalândia/TO, promulgada em 05 de abriel de 1990, conferindo-lhe nova redação integral, com remuneração de seu dispositivos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 001/2026 - Ementa: Dispõe sobre novo Regimento Interno da Câmara Municipal de Cristalândia/TO.</t>
+  </si>
+  <si>
+    <t>Parecer conjunto ao projeto de lei nº 006/2026: Altera o art. 4° da Lei Municipal n° 679/2026, de 10 de março de 2026, que institui a política educacional do Programa Cristal Saber no município de Cristalândia/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Parecer conjunto ao projeto de lei nº 007/2026: Institui as diretrizes gerais na implantação e implementação da política de educação em tempo integral nas unidades escolares da rede municipal de ensino de Cristalândia/TO.</t>
+  </si>
+  <si>
+    <t>Parecer conjunto ao projeto de lei do legislativo nº 003/2026: Reconhece o conjunto arquitetônico franciscano de Cristalândia como patrimônio cultural material do município de Cristalândia/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Parecer conjunto ao projeto de lei do legislativo nº 004/2026: Reconhece a tradição franciscana de Cristalândia como patrimônio cultural imaterial do município de Cristalândia - TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo n° 001 /2026 - Ementa: Dispõe sobre a concessão do título de cidadão cristalandense ao senhor Dom Welligton de Queiroz Vieira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do título de cidadão cristalandense ao senhor Dom Wellington de Queiroz Vieira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do título de cidadão Cristalandense a Dom Rodolfo Luís Veber e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Dispõe sobre novo Regimento Interno da Câmara Municipal de Cristalândia.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Abrão da Silva Lima_x000D_
 Elizabeth Maria Machado Rosal_x000D_
 Manoel Lacerda de Oliveira Neto_x000D_
 Mariza Mendes da Costa</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/295/projeto_de_lei_do_legislativo_001_sobre_transparencias_emendas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência, rastreabilidade e controle da execução das emendas parlamentares no âmbito do município de Cristalândia/TO e dá outras providências.</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/294/projeto_de_lei_do_legislativo_n._002__2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da pista de vaquejada do município de Cristalândia/TO e dá outras providências.</t>
   </si>
   <si>
+    <t>Reconhece o conjunto arquitetônico franciscano de Cristalândia como patrimônio cultural material do município de Cristalândia/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Reconhece a tradição franciscana de Cristalândia como patrimônio cultural imaterial do município de Cristalândia - TO e dá outras providências.</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Indica ao chefe do poder executivo municipal que seja promovida campanha institucional de incentivo ao comércio local, utilizando-se dos canais oficiais de comunicação do município para divulgação e valorização dos empreendedores estabelecidos em Cristalândia.</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo de Lei</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/285/autografo_de_lei_681__2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transparência, rastreabilidade e controle da execução das emendas parlamentares no âmbito do Município de Cristalândia - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/286/autografo_de_lei_682_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da pista de vaquejada do município de Cristalândia - TO e dá outras providências.</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/287/autografo_de_lei_683__2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 670, de 15 de dezembro de 2025, que institui o Plano Plurianual do Município de Cristalândia para o quadriênio 2026-2029, para incluir diretrizes referentes à Agenda Transversal voltada à promoção e garantia dos direitos de crianças e adolescentes, e dá outras providências.</t>
   </si>
   <si>
     <t>http://10.124.0.8/sapl/public/materialegislativa/2026/288/autografo_de_lei_684___2026.pdf</t>
+  </si>
+  <si>
+    <t>PELo</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral da Lei Orgânica do Município de Cristalândia/TO, promulgada em 05 de abriel de 1990, conferindo-lhe nova redação integral, com remuneração de seu dispositivos, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -635,56 +731,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/292/requerimento_n_019__2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/289/requerimento_020_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/290/requerimento_021_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/293/requerimento_n_022_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/291/requerimento_023_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/297/projeto_de_lei__004.2026_-_complementar_agenda_transversal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/296/projeto_de_lei_do_executivo_n._005_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/298/parecer_conjuntos_das_comissoes_ao_projeto_de_lei_do_legislativo_001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/299/parecer_conjunto_das_comissoes_ao_projeto_de_lei_do_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/300/parecer_conjunto_das_comisoes_ao_projeto_de_lei_do_executivo_004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/301/parecer_conjunto_das_comissoes_ao_projeto_de_lei_do_executivo_005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/295/projeto_de_lei_do_legislativo_001_sobre_transparencias_emendas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/294/projeto_de_lei_do_legislativo_n._002__2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/285/autografo_de_lei_681__2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/286/autografo_de_lei_682_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/287/autografo_de_lei_683__2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/288/autografo_de_lei_684___2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/292/requerimento_n_019__2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/289/requerimento_020_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/290/requerimento_021_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/293/requerimento_n_022_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/291/requerimento_023_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/297/projeto_de_lei__004.2026_-_complementar_agenda_transversal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/296/projeto_de_lei_do_executivo_n._005_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/298/parecer_conjuntos_das_comissoes_ao_projeto_de_lei_do_legislativo_001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/299/parecer_conjunto_das_comissoes_ao_projeto_de_lei_do_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/300/parecer_conjunto_das_comisoes_ao_projeto_de_lei_do_executivo_004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/301/parecer_conjunto_das_comissoes_ao_projeto_de_lei_do_executivo_005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/295/projeto_de_lei_do_legislativo_001_sobre_transparencias_emendas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/294/projeto_de_lei_do_legislativo_n._002__2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/285/autografo_de_lei_681__2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/286/autografo_de_lei_682_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/287/autografo_de_lei_683__2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/sapl/public/materialegislativa/2026/288/autografo_de_lei_684___2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.124.0.8/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1282,559 +1378,1246 @@
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
         <v>23</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>44</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>315</v>
+        <v>351</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H25" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>316</v>
+        <v>343</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D26" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H26" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>318</v>
+        <v>344</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="D27" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F27" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H27" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>297</v>
+        <v>345</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="D28" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F28" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="H28" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>296</v>
+        <v>346</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="D29" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F29" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="H29" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>298</v>
+        <v>347</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E30" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F30" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="H30" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>299</v>
+        <v>348</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="D31" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F31" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="H31" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>300</v>
+        <v>327</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="D32" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E32" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="H32" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>301</v>
+        <v>328</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F33" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="H33" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>314</v>
+        <v>329</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="D34" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E34" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F34" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D35" t="s">
         <v>57</v>
       </c>
       <c r="E35" t="s">
         <v>58</v>
       </c>
       <c r="F35" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H35" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>295</v>
+        <v>316</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D36" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="E36" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="F36" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="H36" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D37" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="E37" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="F37" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="H37" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>325</v>
+        <v>297</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D38" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="E38" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="F38" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="H38" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>681</v>
+        <v>5</v>
       </c>
       <c r="D39" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="E39" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="F39" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="H39" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>286</v>
+        <v>335</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>682</v>
+        <v>6</v>
       </c>
       <c r="D40" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="E40" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="F40" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="H40" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>287</v>
+        <v>336</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>683</v>
+        <v>7</v>
       </c>
       <c r="D41" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="E41" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="F41" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="H41" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
+        <v>333</v>
+      </c>
+      <c r="B42">
+        <v>2026</v>
+      </c>
+      <c r="C42">
+        <v>8</v>
+      </c>
+      <c r="D42" t="s">
+        <v>57</v>
+      </c>
+      <c r="E42" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" t="s">
+        <v>59</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H42" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>298</v>
+      </c>
+      <c r="B43">
+        <v>2026</v>
+      </c>
+      <c r="C43">
+        <v>1</v>
+      </c>
+      <c r="D43" t="s">
+        <v>70</v>
+      </c>
+      <c r="E43" t="s">
+        <v>71</v>
+      </c>
+      <c r="F43" t="s">
+        <v>72</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H43" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>299</v>
+      </c>
+      <c r="B44">
+        <v>2026</v>
+      </c>
+      <c r="C44">
+        <v>2</v>
+      </c>
+      <c r="D44" t="s">
+        <v>70</v>
+      </c>
+      <c r="E44" t="s">
+        <v>71</v>
+      </c>
+      <c r="F44" t="s">
+        <v>72</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>300</v>
+      </c>
+      <c r="B45">
+        <v>2026</v>
+      </c>
+      <c r="C45">
+        <v>3</v>
+      </c>
+      <c r="D45" t="s">
+        <v>70</v>
+      </c>
+      <c r="E45" t="s">
+        <v>71</v>
+      </c>
+      <c r="F45" t="s">
+        <v>72</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H45" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>301</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>4</v>
+      </c>
+      <c r="D46" t="s">
+        <v>70</v>
+      </c>
+      <c r="E46" t="s">
+        <v>71</v>
+      </c>
+      <c r="F46" t="s">
+        <v>72</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H46" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>314</v>
+      </c>
+      <c r="B47">
+        <v>2026</v>
+      </c>
+      <c r="C47">
+        <v>5</v>
+      </c>
+      <c r="D47" t="s">
+        <v>70</v>
+      </c>
+      <c r="E47" t="s">
+        <v>71</v>
+      </c>
+      <c r="F47" t="s">
+        <v>81</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H47" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>317</v>
+      </c>
+      <c r="B48">
+        <v>2026</v>
+      </c>
+      <c r="C48">
+        <v>6</v>
+      </c>
+      <c r="D48" t="s">
+        <v>70</v>
+      </c>
+      <c r="E48" t="s">
+        <v>71</v>
+      </c>
+      <c r="F48" t="s">
+        <v>83</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H48" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>331</v>
+      </c>
+      <c r="B49">
+        <v>2026</v>
+      </c>
+      <c r="C49">
+        <v>7</v>
+      </c>
+      <c r="D49" t="s">
+        <v>70</v>
+      </c>
+      <c r="E49" t="s">
+        <v>71</v>
+      </c>
+      <c r="F49" t="s">
+        <v>83</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H49" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>332</v>
+      </c>
+      <c r="B50">
+        <v>2026</v>
+      </c>
+      <c r="C50">
+        <v>8</v>
+      </c>
+      <c r="D50" t="s">
+        <v>70</v>
+      </c>
+      <c r="E50" t="s">
+        <v>71</v>
+      </c>
+      <c r="F50" t="s">
+        <v>83</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H50" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>339</v>
+      </c>
+      <c r="B51">
+        <v>2026</v>
+      </c>
+      <c r="C51">
+        <v>9</v>
+      </c>
+      <c r="D51" t="s">
+        <v>70</v>
+      </c>
+      <c r="E51" t="s">
+        <v>71</v>
+      </c>
+      <c r="F51" t="s">
+        <v>81</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H51" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>340</v>
+      </c>
+      <c r="B52">
+        <v>2026</v>
+      </c>
+      <c r="C52">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>70</v>
+      </c>
+      <c r="E52" t="s">
+        <v>71</v>
+      </c>
+      <c r="F52" t="s">
+        <v>83</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H52" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>341</v>
+      </c>
+      <c r="B53">
+        <v>2026</v>
+      </c>
+      <c r="C53">
+        <v>11</v>
+      </c>
+      <c r="D53" t="s">
+        <v>70</v>
+      </c>
+      <c r="E53" t="s">
+        <v>71</v>
+      </c>
+      <c r="F53" t="s">
+        <v>81</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H53" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>342</v>
+      </c>
+      <c r="B54">
+        <v>2026</v>
+      </c>
+      <c r="C54">
+        <v>12</v>
+      </c>
+      <c r="D54" t="s">
+        <v>70</v>
+      </c>
+      <c r="E54" t="s">
+        <v>71</v>
+      </c>
+      <c r="F54" t="s">
+        <v>81</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H54" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>350</v>
+      </c>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55">
+        <v>13</v>
+      </c>
+      <c r="D55" t="s">
+        <v>70</v>
+      </c>
+      <c r="E55" t="s">
+        <v>71</v>
+      </c>
+      <c r="F55" t="s">
+        <v>83</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H55" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>349</v>
+      </c>
+      <c r="B56">
+        <v>2026</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
+        <v>92</v>
+      </c>
+      <c r="E56" t="s">
+        <v>93</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H56" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>334</v>
+      </c>
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
+        <v>2</v>
+      </c>
+      <c r="D57" t="s">
+        <v>92</v>
+      </c>
+      <c r="E57" t="s">
+        <v>93</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H57" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>326</v>
+      </c>
+      <c r="B58">
+        <v>2026</v>
+      </c>
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
+        <v>96</v>
+      </c>
+      <c r="E58" t="s">
+        <v>97</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H58" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>295</v>
+      </c>
+      <c r="B59">
+        <v>2026</v>
+      </c>
+      <c r="C59">
+        <v>1</v>
+      </c>
+      <c r="D59" t="s">
+        <v>99</v>
+      </c>
+      <c r="E59" t="s">
+        <v>100</v>
+      </c>
+      <c r="F59" t="s">
+        <v>101</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H59" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>294</v>
+      </c>
+      <c r="B60">
+        <v>2026</v>
+      </c>
+      <c r="C60">
+        <v>2</v>
+      </c>
+      <c r="D60" t="s">
+        <v>99</v>
+      </c>
+      <c r="E60" t="s">
+        <v>100</v>
+      </c>
+      <c r="F60" t="s">
+        <v>32</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H60" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>337</v>
+      </c>
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
+        <v>3</v>
+      </c>
+      <c r="D61" t="s">
+        <v>99</v>
+      </c>
+      <c r="E61" t="s">
+        <v>100</v>
+      </c>
+      <c r="F61" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H61" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>338</v>
+      </c>
+      <c r="B62">
+        <v>2026</v>
+      </c>
+      <c r="C62">
+        <v>4</v>
+      </c>
+      <c r="D62" t="s">
+        <v>99</v>
+      </c>
+      <c r="E62" t="s">
+        <v>100</v>
+      </c>
+      <c r="F62" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H62" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>325</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>1</v>
+      </c>
+      <c r="D63" t="s">
+        <v>108</v>
+      </c>
+      <c r="E63" t="s">
+        <v>109</v>
+      </c>
+      <c r="F63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H63" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>285</v>
+      </c>
+      <c r="B64">
+        <v>2026</v>
+      </c>
+      <c r="C64">
+        <v>681</v>
+      </c>
+      <c r="D64" t="s">
+        <v>111</v>
+      </c>
+      <c r="E64" t="s">
+        <v>112</v>
+      </c>
+      <c r="F64" t="s">
+        <v>32</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H64" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>286</v>
+      </c>
+      <c r="B65">
+        <v>2026</v>
+      </c>
+      <c r="C65">
+        <v>682</v>
+      </c>
+      <c r="D65" t="s">
+        <v>111</v>
+      </c>
+      <c r="E65" t="s">
+        <v>112</v>
+      </c>
+      <c r="F65" t="s">
+        <v>32</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H65" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>287</v>
+      </c>
+      <c r="B66">
+        <v>2026</v>
+      </c>
+      <c r="C66">
+        <v>683</v>
+      </c>
+      <c r="D66" t="s">
+        <v>111</v>
+      </c>
+      <c r="E66" t="s">
+        <v>112</v>
+      </c>
+      <c r="F66" t="s">
+        <v>32</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H66" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
         <v>288</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42">
+      <c r="B67">
+        <v>2026</v>
+      </c>
+      <c r="C67">
         <v>684</v>
       </c>
-      <c r="D42" t="s">
-[...5 lines deleted...]
-      <c r="F42" t="s">
+      <c r="D67" t="s">
+        <v>111</v>
+      </c>
+      <c r="E67" t="s">
+        <v>112</v>
+      </c>
+      <c r="F67" t="s">
         <v>32</v>
       </c>
-      <c r="G42" s="1" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="G67" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H67" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>330</v>
+      </c>
+      <c r="B68">
+        <v>2026</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
+        <v>120</v>
+      </c>
+      <c r="E68" t="s">
+        <v>121</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H68" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>